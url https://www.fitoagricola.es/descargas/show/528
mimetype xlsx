--- v0 (2026-02-25)
+++ v1 (2026-08-25)
@@ -1,79 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Vicente\Desktop\PEDIDOS SALIPLANT\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC8589BE-5F21-4576-ADA9-B9D0445486A6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E698FDDE-98C9-4F79-974C-5B6C44007925}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$3:$E$111</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$E$111</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$3:$E$110</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$E$110</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="197">
   <si>
     <t>CÓDIGO</t>
   </si>
   <si>
     <t>ARTÍCULO</t>
   </si>
   <si>
     <t>Berenjena negra redonda</t>
   </si>
   <si>
     <t>Berenjena listada</t>
   </si>
   <si>
     <t>Berenjena negra larga</t>
   </si>
   <si>
     <t>Calabacin blanco</t>
   </si>
   <si>
     <t>Calabacin verde</t>
   </si>
   <si>
     <t>Espárrago</t>
   </si>
   <si>
@@ -616,64 +617,64 @@
   <si>
     <t>Sandia Rayada con Semilla INJERTADA</t>
   </si>
   <si>
     <t>Sandia Rayada sin Semilla INJERTADA</t>
   </si>
   <si>
     <t>Melon Piel de Sapo Albaicin F1 INJERTADO</t>
   </si>
   <si>
     <t>Tomate Gordo Ensalada</t>
   </si>
   <si>
     <t>Tomategordo encañar, más vigor y adaptación al suelo, frutos grandes y uniformes, cuello verde</t>
   </si>
   <si>
     <t>Tomate Gordo Encañar Kandesa F1 INJ 104</t>
   </si>
   <si>
     <t>Tomate Gordo de Ensalada INJERTADO</t>
   </si>
   <si>
     <t xml:space="preserve"> Tomate gordo, fruto rojo, encañar</t>
   </si>
   <si>
+    <t>Disponibilidad semana   35</t>
+  </si>
+  <si>
     <t>X</t>
-  </si>
-[...1 lines deleted...]
-    <t>Disponibilidad semana 09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="[$-C0A]General"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -682,164 +683,154 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -858,305 +849,323 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Excel Built-in Normal" xfId="1" xr:uid="{6DCB9B4C-94C0-4A79-8214-6F3706EA9C49}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>132588</xdr:colOff>
+      <xdr:colOff>132587</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>105545</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>733425</xdr:colOff>
+      <xdr:colOff>1709209</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>131484</xdr:rowOff>
+      <xdr:rowOff>361952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="2 Imagen">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="605774" y="-367641"/>
-          <a:ext cx="292639" cy="1239012"/>
+          <a:off x="1530882" y="-740300"/>
+          <a:ext cx="523107" cy="2214797"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>4600576</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>527120</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03302AAB-0DB5-47D5-AFFC-5A2CF9E09213}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7648576" y="0"/>
+          <a:ext cx="1504949" cy="793820"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1293,313 +1302,277 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr filterMode="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J111"/>
+  <dimension ref="A1:J110"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D114" sqref="D114"/>
+      <selection activeCell="D125" sqref="D125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.140625" customWidth="1"/>
     <col min="4" max="4" width="85.42578125" customWidth="1"/>
-    <col min="5" max="5" width="18.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="18"/>
-[...10 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="E1" s="15"/>
+    </row>
+    <row r="2" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="21"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="17"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="D3" s="13" t="s">
         <v>183</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="8"/>
       <c r="E4" s="6"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5" s="3">
         <v>103955</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E5" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="6" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
       <c r="C6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="4"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="7" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B7" s="3">
         <v>103943</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="8" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B8" s="3"/>
       <c r="C8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="4"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="9" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B9" s="3">
         <v>103950</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E9" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="10" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B10" s="3"/>
       <c r="C10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="4"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="11" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B11" s="3">
         <v>104326</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E11" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="12" spans="1:5" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5">
         <v>136531</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E12" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="13" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B13" s="3">
         <v>104265</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E13" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="14" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3">
         <v>100597</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="E14" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="15" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="3">
         <v>104264</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E15" s="4">
         <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B16" s="3"/>
       <c r="C16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B17" s="3">
         <v>107661</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E17" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="18" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B18" s="3"/>
       <c r="C18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="4"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="19" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B19" s="3">
         <v>104267</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>90</v>
       </c>
       <c r="E19" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="20" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B20" s="3"/>
       <c r="C20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B21" s="3">
         <v>106679</v>
       </c>
@@ -1615,186 +1588,186 @@
     </row>
     <row r="22" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B22" s="3">
         <v>104268</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E22" s="4">
         <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
       <c r="C23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B24" s="3">
-        <v>108252</v>
+        <v>108052</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="4">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5">
-        <v>104265</v>
+        <v>104655</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="26" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B26" s="3"/>
       <c r="C26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B27" s="3">
         <v>114345</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E27" s="4">
         <v>726</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="28" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B28" s="3">
         <v>104269</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="4">
         <v>726</v>
       </c>
     </row>
     <row r="29" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B29" s="3">
         <v>114346</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="4">
         <v>726</v>
       </c>
     </row>
     <row r="30" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="17" t="s">
+      <c r="B30" s="14" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="4">
         <v>726</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="31" spans="1:5" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="3">
         <v>114347</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="4">
         <v>726</v>
       </c>
     </row>
-    <row r="32" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>196</v>
+      </c>
       <c r="B32" s="5"/>
       <c r="C32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="4"/>
     </row>
-    <row r="33" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>196</v>
+      </c>
       <c r="B33" s="3">
         <v>101889</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="4">
         <v>294</v>
       </c>
     </row>
-    <row r="34" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>196</v>
+      </c>
       <c r="B34" s="3">
         <v>102145</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="35" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B35" s="3"/>
       <c r="C35" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B36" s="3">
         <v>104274</v>
       </c>
@@ -1802,130 +1775,121 @@
         <v>52</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E36" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="37" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B37" s="3">
         <v>103969</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B39" s="3">
         <v>103964</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="4">
         <v>294</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B40" s="3">
         <v>103965</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="41" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B41" s="3"/>
       <c r="C41" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B42" s="3">
         <v>102530</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="43" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B43" s="3"/>
       <c r="C43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="4"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="44" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B44" s="3">
         <v>103963</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>112</v>
       </c>
       <c r="E44" s="4">
         <v>247</v>
       </c>
     </row>
     <row r="45" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3"/>
       <c r="C45" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B46" s="3">
         <v>104275</v>
       </c>
@@ -1941,142 +1905,140 @@
     </row>
     <row r="47" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
       <c r="C47" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B48" s="3">
         <v>104289</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>116</v>
       </c>
       <c r="E48" s="4">
         <v>247</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B49" s="3"/>
       <c r="C49" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="B50" s="3">
         <v>103936</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>117</v>
       </c>
       <c r="E50" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B51" s="3">
         <v>103941</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E51" s="4">
         <v>294</v>
       </c>
     </row>
-    <row r="52" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>196</v>
+      </c>
       <c r="B52" s="3">
         <v>105256</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E52" s="4">
         <v>294</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="53" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2"/>
       <c r="B53" s="3">
         <v>103957</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E53" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B54" s="3">
         <v>104276</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="4">
         <v>294</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="55" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="B55" s="3">
         <v>105732</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>122</v>
       </c>
       <c r="E55" s="4">
         <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="B56" s="3"/>
       <c r="C56" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="7"/>
       <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:8" s="2" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A57"/>
       <c r="B57" s="3">
         <v>105925</v>
@@ -2167,769 +2129,729 @@
       </c>
       <c r="C63" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>133</v>
       </c>
       <c r="E63" s="4">
         <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="3">
         <v>106448</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>135</v>
       </c>
       <c r="E64" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="65" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="65" spans="2:5" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="3"/>
       <c r="C65" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D65" s="7"/>
       <c r="E65" s="4"/>
     </row>
-    <row r="66" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B66" s="3">
         <v>104286</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E66" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="67" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B67" s="3">
         <v>104388</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>138</v>
       </c>
       <c r="E67" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="68" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B68" s="3">
         <v>104283</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>139</v>
       </c>
       <c r="E68" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="69" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B69" s="3">
-        <v>103978</v>
+        <v>108275</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>141</v>
       </c>
       <c r="E69" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="70" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B70" s="3">
         <v>108068</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>142</v>
       </c>
       <c r="E70" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="71" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B71" s="3">
         <v>106450</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>143</v>
       </c>
       <c r="E71" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="72" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B72" s="3">
         <v>106428</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>144</v>
       </c>
       <c r="E72" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="73" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B73" s="3">
         <v>110091</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>145</v>
       </c>
       <c r="E73" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="74" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B74" s="3">
         <v>104287</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E74" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="75" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B75" s="3">
         <v>114351</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>147</v>
       </c>
       <c r="E75" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="76" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B76" s="3">
         <v>104288</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>148</v>
       </c>
       <c r="E76" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="77" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B77" s="3"/>
       <c r="C77" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D77" s="7"/>
       <c r="E77" s="4"/>
     </row>
-    <row r="78" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B78" s="3">
         <v>107951</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>149</v>
       </c>
       <c r="E78" s="4">
         <v>425</v>
       </c>
     </row>
-    <row r="79" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B79" s="3"/>
       <c r="C79" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D79" s="7"/>
       <c r="E79" s="4"/>
     </row>
-    <row r="80" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B80" s="3">
         <v>106712</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E80" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="81" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B81" s="3"/>
       <c r="C81" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D81" s="7"/>
       <c r="E81" s="4"/>
     </row>
-    <row r="82" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B82" s="9">
         <v>108153</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>151</v>
       </c>
       <c r="E82" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="83" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B83" s="9">
         <v>108144</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>152</v>
       </c>
       <c r="E83" s="4">
         <v>70</v>
       </c>
     </row>
-    <row r="84" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B84" s="9">
         <v>108146</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E84" s="4">
         <v>70</v>
       </c>
     </row>
-    <row r="85" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B85" s="9">
         <v>108155</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E85" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="86" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B86" s="9">
         <v>108147</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>155</v>
       </c>
       <c r="E86" s="4">
         <v>70</v>
       </c>
     </row>
-    <row r="87" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B87" s="9">
         <v>108148</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E87" s="4">
         <v>70</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="88" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B88" s="3"/>
       <c r="C88" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="7"/>
       <c r="E88" s="4"/>
     </row>
-    <row r="89" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B89" s="3">
-        <v>106437</v>
+        <v>108272</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>157</v>
       </c>
       <c r="E89" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="90" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B90" s="3">
         <v>114352</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E90" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="91" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B91" s="3">
         <v>106426</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>159</v>
       </c>
       <c r="E91" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="92" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B92" s="3">
         <v>106699</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>160</v>
       </c>
       <c r="E92" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="93" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B93" s="3">
         <v>107959</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>161</v>
       </c>
       <c r="E93" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="94" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B94" s="3">
         <v>104302</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>162</v>
       </c>
       <c r="E94" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="95" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B95" s="3">
         <v>136534</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>164</v>
       </c>
       <c r="E95" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="96" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B96" s="5">
         <v>108223</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>194</v>
       </c>
       <c r="E96" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="97" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B97" s="3">
         <v>108277</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>192</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>191</v>
       </c>
       <c r="E97" s="4">
         <v>104</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="98" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B98" s="5">
         <v>108271</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>164</v>
       </c>
       <c r="E98" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="99" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B99" s="5">
         <v>110094</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>165</v>
       </c>
       <c r="E99" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="100" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B100" s="5">
-        <v>118204</v>
+        <v>108204</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E100" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="101" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B101" s="3">
         <v>104295</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>168</v>
       </c>
       <c r="E101" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="102" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B102" s="3">
         <v>104303</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E102" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="103" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B103" s="3">
         <v>114353</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>172</v>
       </c>
       <c r="E103" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="104" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B104" s="3">
         <v>104301</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>173</v>
       </c>
       <c r="E104" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="105" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B105" s="3">
         <v>104298</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>175</v>
       </c>
       <c r="E105" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="106" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B106" s="3">
         <v>108222</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>177</v>
       </c>
       <c r="E106" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="107" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B107" s="3">
         <v>108206</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>178</v>
       </c>
       <c r="E107" s="4">
         <v>247</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="108" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B108" s="3">
         <v>136536</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E108" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="109" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B109" s="3">
         <v>136535</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>180</v>
       </c>
       <c r="E109" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="110" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="2:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B110" s="3">
         <v>108276</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>182</v>
       </c>
       <c r="E110" s="4">
         <v>150</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A3:E111" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <autoFilter ref="A3:E110" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <filterColumn colId="0">
       <customFilters>
         <customFilter operator="notEqual" val=" "/>
       </customFilters>
     </filterColumn>
   </autoFilter>
-  <sortState ref="A39:H40">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A39:H40">
     <sortCondition ref="C39:C40"/>
   </sortState>
-  <mergeCells count="2">
-    <mergeCell ref="E1:E2"/>
+  <mergeCells count="1">
     <mergeCell ref="B1:C2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="72" fitToHeight="0" orientation="landscape" copies="2" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="landscape" copies="2" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="93bb3ef7-1819-4b92-9c82-aed3024afd78" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="01ae5967-17a6-461b-a7fd-cdfc3d71d89c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE732E94A8EF0B468AB6A809B991CD32" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fe8387c8440b10985ed0a2f212818e01">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="01ae5967-17a6-461b-a7fd-cdfc3d71d89c" xmlns:ns3="93bb3ef7-1819-4b92-9c82-aed3024afd78" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9348b34989fae739dc4192b000c6638c" ns2:_="" ns3:_="">
     <xsd:import namespace="01ae5967-17a6-461b-a7fd-cdfc3d71d89c"/>
     <xsd:import namespace="93bb3ef7-1819-4b92-9c82-aed3024afd78"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -3074,101 +2996,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45C04E55-21DA-49DA-9AF0-28773E2FF204}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D745952-8333-4B61-ACE1-9CB3F7C89B76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="93bb3ef7-1819-4b92-9c82-aed3024afd78"/>
+    <ds:schemaRef ds:uri="01ae5967-17a6-461b-a7fd-cdfc3d71d89c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CA41C02-9A00-4AB3-B754-759D2C87E364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="01ae5967-17a6-461b-a7fd-cdfc3d71d89c"/>
     <ds:schemaRef ds:uri="93bb3ef7-1819-4b92-9c82-aed3024afd78"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>